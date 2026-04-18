--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478444</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-023-42081-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Multidimensional responses of grassland stability to eutrophication</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Qingqing; Wang, Shaopeng; Borer, Elizabeth T.; Bakker, Jonathan D.; Seabloom, Eric W.; Harpole, W. Stanley; Eisenhauer, Nico; Lekberg, Ylva; Buckley, Yvonne M.; Catford, Jane A.; Roscher, Christiane; Donohue, Ian; Power, Sally A.; Daleo, Pedro; Ebeling, Anne; Knops, Johannes M.; Martina, Jason P.; Eskelinen, Anu; Morgan, John W.; Risch, Anita C.; Caldeira, Maria C.; Bugalho, Miguel N.; Virtanen, Risto; Barrio, Isabel C.; Niu, Yujie; Jentsch, Anke; Stevens, Carly J.; Gruner, Daniel S.; MacDougall, Andrew S.; Alberti, Juan; Hautier, Yann</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Eutrophication usually impacts grassland biodiversity, community composition, and biomass production, but its impact on the stability of these community aspects is unclear. One challenge is that stability has many facets that can be tightly correlated (low dimensionality) or highly disparate (high dimensionality). Using standardized experiments in 55 grassland sites from a globally distributed experiment (NutNet), we quantify the effects of nutrient addition on five facets of stability (temporal invariability, resistance during dry and wet growing seasons, recovery after dry and wet growing seasons), measured on three community aspects (aboveground biomass, community composition, and species richness). Nutrient addition reduces the temporal invariability and resistance of species richness and community composition during dry and wet growing seasons, but does not affect those of biomass. Different stability measures are largely uncorrelated under both ambient and eutrophic conditions, indicating consistently high dimensionality. Harnessing the dimensionality of ecological stability provides insights for predicting grassland responses to global environmental change.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1831944</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Springer Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>