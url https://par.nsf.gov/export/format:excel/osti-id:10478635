--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478635</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.jpcb.3c05238</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Heat Transfer in Gold Interfaces Capped with Thiolated Polyethylene Glycol: A Molecular Dynamics Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shavalier, Sydney A.; Gezelter, J. Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-30T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Physical Chemistry B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10215 to 10225</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1520-6106</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Reverse nonequilibrium molecular dynamics simulations were used to study heat transport in solvated gold interfaces which have been functionalized with a low-molecular weight thiolated polyethylene glycol (PEG). The gold interfaces studied included (111), (110), and (100) facets as well as spherical nanoparticles with radii of 10 and 20 Å. The embedded atom model (EAM) and the polarizable density-readjusted embedded atom model (DR-EAM) were implemented to determine the effect of metal polarizability on heat transport properties. We find that the interfacial thermal conductance values for thiolated PEG-capped interfaces are higher than those for pristine gold interfaces. Hydrogen bonding between the thiolated PEG and solvent differs between planar facets and the nanospheres, suggesting one mechanism for enhanced transfer of energy, while the covalent gold sulfur bond appears to create the largest barrier to thermal conduction. Through analysis of vibrational power spectra, we find an enhanced population at low-frequency heat-carrying modes for the nanospheres, which may also explain the higher mean interfacial thermal conductance (G) value.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1954648</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>