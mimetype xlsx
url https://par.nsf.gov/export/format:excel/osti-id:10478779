--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478779</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/pasta/5170b52f7514f54d834130db0efc5565</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Time series of high-frequency profiles of depth, temperature, dissolved oxygen, conductivity, specific conductance, chlorophyll a, turbidity, pH, oxidation-reduction potential, photosynthetic active radiation, and descent rate for Beaverdam Reservoir, Carvins Cove Reservoir, Falling Creek Reservoir, Gatewood Reservoir, and Spring Hollow Reservoir in southwestern Virginia, USA 2013-2022</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Carey, Cayelan C.; Lewis, Abigail S.; Breef-Pilz, Adrienne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-02-16T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Depth profiles of temperature, dissolved oxygen, conductivity, specific conductance, chlorophyll a, and turbidity were collected with a CTD (Conductivity, Temperature, and Depth) profiler fitted with a SBE 43 Dissolved Oxygen sensor and an ECO Triplet Fluorometer and Backscattering Sensor from 2013 to 2022. From 2017-2022, pH and oxidation-reduction potential (ORP) were also collected with a SBE 27 pH and O.R.P. (redox) sensor. CTD profiles were collected in five drinking water reservoirs in southwestern Virginia, USA. All variables were measured every 0.25 seconds, resulting in depth profiles at  approximately ten centimeter resolution. The five study reservoirs are: Beaverdam Reservoir (Vinton, Virginia), Carvins Cove Reservoir (Roanoke, Virginia), Falling Creek Reservoir (Vinton, Virginia), Gatewood Reservoir (Pulaski, Virginia), and Spring Hollow Reservoir (Salem, Virginia). Beaverdam, Carvins Cove, Falling Creek, and Spring Hollow Reservoirs are owned and operated by the Western Virginia Water Authority as primary or secondary drinking water sources for Roanoke, Virginia, and Gatewood Reservoir is a drinking water source for the town of Pulaski, Virginia. The dataset consists of CTD depth profiles measured at the deepest site of each reservoir adjacent to the dam as well as well as other upstream reservoir sites. The profiles were collected approximately fortnightly in the spring months, weekly in the summer and early autumn, and monthly in the late autumn and winter. Beaverdam Reservoir, Carvins Cove Reservoir, and Falling Creek Reservoir were sampled every year in the dataset (2013-2022); Spring Hollow Reservoir was not in sampled in 2018 or 2020–2022; and Gatewood Reservoir was only sampled in 2016.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1933016; 1753639; 1933102</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Southwest Virginia</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>