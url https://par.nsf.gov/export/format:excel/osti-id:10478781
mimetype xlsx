--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478781</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.6073/pasta/eb17510d09e66ef79d7d54a18ca91d61</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Secchi depth data and discrete depth profiles of water temperature, dissolved oxygen, conductivity, specific conductance, photosynthetic active radiation, redox potential, and pH for Beaverdam Reservoir, Carvins Cove Reservoir, Falling Creek Reservoir, Gatewood Reservoir, and Spring Hollow Reservoir in southwestern Virginia, USA 2013-2022</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Carey, Cayelan C.; Breef-Pilz, Adrienne; Wander, Heather L.; Geisler, Beckett; Haynie, George</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Discrete depth profiles of temperature, dissolved oxygen, oxidation-reduction potential, conductivity, specific conductance, and pH were collected with various handheld YSI water quality probes and discrete depth profiles of photosynthetic active radiation (PAR) were collected with a LI-COR underwater light meter from 2013 to 2022 in five drinking water reservoirs in southwestern Virginia, USA. Secchi disk depth data complement the PAR data to estimate water transparency. All YSI and PAR depth profiles were collected on approximately 1-meter intervals. These reservoirs are: Beaverdam Reservoir (Vinton, Virginia), Carvins Cove Reservoir (Roanoke, Virginia), Falling Creek Reservoir (Vinton, Virginia), Gatewood Reservoir (Pulaski, Virginia), and Spring Hollow Reservoir (Salem, Virginia). Beaverdam, Carvins Cove, Falling Creek, and Spring Hollow Reservoirs are owned and operated by the Western Virginia Water Authority as primary or secondary drinking water sources for Roanoke, Virginia, and Gatewood Reservoir is a drinking water source for the Town of Pulaski, Virginia. The data package consists of two datasets: 1) YSI and PAR profiles; and 2) Secchi depth data. The YSI and PAR depth profiles and Secchi depths were measured at the deepest site of each reservoir adjacent to the dam and other in-reservoir transects. YSI measurements were also collected at a gauged weir on the primary inflow tributary at Falling Creek, other inflows and outflows at Falling Creek, inflows and outflows at Beaverdam, and inflows at Carvins Cove. In 2021, YSI profiles were also collected from a littoral site in Beaverdam. Data were collected approximately fortnightly in the spring months (March - May), weekly in the summer and early autumn (June - September), and monthly in the late autumn and winter (October - February) in Falling Creek and Beaverdam Reservoirs; data coverage in the other three reservoirs varies among years.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1933016; 1753639; 1933102</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Environmental Data Initiative</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Southwest Virginia</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>