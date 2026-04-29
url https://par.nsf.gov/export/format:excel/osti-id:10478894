--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10478894</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsenergylett.3c01019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Direct Optical Lithography of Colloidal InP-Based Quantum Dots with Ligand Pair Treatment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Jaehwan; Ha, Jaeyeong; Lee, Hyungdoh; Cho, Hyunjin; Lee, Doh C.; Talapin, Dmitri V.; Cho, Himchan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Energy Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4210 to 4217</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2380-8195</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Direct optical lithography presents a promising patterning method for colloidal quantum dots (QDs). However, additional care needs to be taken to prevent deterioration of the optical properties of QDs upon patterning, especially for InP-based QDs. This study proposes an efficient method for high-resolution patterning of InP-based QDs using a photoacid generator while preserving their optical properties. Specifically, our solid-state ligand exchange strategy, replacing chloride ligands with long-chain amine/carboxylate pair ligands, successfully recovered the photoluminescence quantum yield (PLQY) of the patterned InP-based QD films to ∼67% of the original PLQY. Upon examination of the origins of the PLQY reduction during patterning, we concluded that the formation of deep traps caused by the exchanged chloride ligands was the primary cause. Finally, we fabricated high-resolution (feature size: 1 μm), multicolored patterns of InP-based QDs, thereby demonstrating the potential of the proposed patterning method for next-generation high-resolution displays and optoelectronic devices.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1905290</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Chemical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>