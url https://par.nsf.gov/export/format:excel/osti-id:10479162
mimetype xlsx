--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10479162</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/genes13112036</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Clustering Gene Expressions Using the Table Invitation Prior</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Harrison, Charles W.; He, Qing; Huang, Hsin-Hsiung</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2036</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4425</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A prior for Bayesian nonparametric clustering called the Table Invitation Prior (TIP) is used to cluster gene expression data. TIP uses information concerning the pairwise distances between subjects (e.g., gene expression samples) and automatically estimates the number of clusters. TIP’s hyperparameters are estimated using a univariate multiple change point detection algorithm with respect to the subject distances, and thus TIP does not require an analyst’s intervention for estimating hyperparameters. A Gibbs sampling algorithm is provided, and TIP is used in conjunction with a Normal-Inverse-Wishart likelihood to cluster 801 gene expression samples, each of which belongs to one of five different types of cancer.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1924792</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>