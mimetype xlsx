--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10479209</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/AGJ2.21340</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A global meta‐analysis of cover crop response on soil carbon storage within a corn production system</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Joshi, Deepak R.; Sieverding, Heidi L.; Xu, Hui; Kwon, Hoyoung; Wang, Michael; Clay, Sharon A; Johnson, Jane M.; Thapa, Resham; Westhoff, Shaina; Clay, David E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Michael Kaiser</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Agronomy Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>115</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1543 to 1556</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-1962</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>By influencing soil organic carbon (SOC), cover crops play a key role in shaping soil health and hence the system's long‐term sustainability. However, the magnitude by which cover crops impacts SOC depends on multiple factors, including soil type, climate, crop rotation, tillage type, cover crop growth, and years under management. To elucidate how these multiple factors influence the relative impact of cover crops on SOC, we conducted a meta‐analysis on the impacts of cover crops within rotations that included corn (&lt;italic&gt;Zea mays&lt;/italic&gt;L.) on SOC accumulation. Information on climatic conditions, soil characteristics, management, and cover crop performance was extracted, resulting in 198 paired comparisons from 61 peer‐reviewed studies. Over the course of each study, cover crops on average increased SOC by 7.3% (95% CI, 4.9%–9.6%). Furthermore, the impact of cover crop–induced increases in percent change SOC was evaluated across soil textures, cover crop types, crop rotations, biomass amounts, cover crop durations, tillage practices, and climatic zones. Our results suggest that current cover crop–based corn production systems are sequestering 5.5 million Mg of SOC per year in the United States and have the potential to sequester 175 million Mg SOC per year globally. These findings can be used to improve carbon footprint calculations and develop science‐based policy recommendations. Taken altogether, cover cropping is a promising strategy to sequester atmospheric C and hence make corn production systems more resilient to changing climates.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2119753</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Agronomy Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>