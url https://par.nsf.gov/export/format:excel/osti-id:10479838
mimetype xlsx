--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10479838</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41586-022-05348-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Formation of robust bound states of interacting microwave photons</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Morvan, A.; Andersen, T. I.; Mi, X.; Neill, C.; Petukhov, A.; Kechedzhi, K.; Abanin, D. A.; Michailidis, A.; Acharya, R.; Arute, F.; Arya, K.; Asfaw, A.; Atalaya, J.; Bardin, J. C.; Basso, J.; Bengtsson, A.; Bortoli, G.; Bourassa, A.; Bovaird, J.; Brill, L.; Broughton, M.; Buckley, B. B.; Buell, D. A.; Burger, T.; Burkett, B.; Bushnell, N.; Chen, Z.; Chiaro, B.; Collins, R.; Conner, P.; Courtney, W.; Crook, A. L.; Curtin, B.; Debroy, D. M.; Del Toro Barba, A.; Demura, S.; Dunsworth, A.; Eppens, D.; Erickson, C.; Faoro, L.; Farhi, E.; Fatemi, R.; Flores Burgos, L.; Forati, E.; Fowler, A. G.; Foxen, B.; Giang, W.; Gidney, C.; Gilboa, D.; Giustina, M.; Grajales Dau, A.; Gross, J. A.; Habegger, S.; Hamilton, M. C.; Harrigan, M. P.; Harrington, S. D.; Hoffmann, M.; Hong, S.; Huang, T.; Huff, A.; Huggins, W. J.; Isakov, S. V.; Iveland, J.; Jeffrey, E.; Jiang, Z.; Jones, C.; Juhas, P.; Kafri, D.; Khattar, T.; Khezri, M.; Kieferová, M.; Kim, S.; Kitaev, A. Y.; Klimov, P. V.; Klots, A. R.; Korotkov, A. N.; Kostritsa, F.; Kreikebaum, J. M.; Landhuis, D.; Laptev, P.; Lau, K.-M.; Laws, L.; Lee, J.; Lee, K. W.; Lester, B. J.; Lill, A. T.; Liu, W.; Locharla, A.; Malone, F.; Martin, O.; McClean, J. R.; McEwen, M.; Meurer Costa, B.; Miao, K. C.; Mohseni, M.; Montazeri, S.; Mount, E.; Mruczkiewicz, W.; Naaman, O.; Neeley, M.; Nersisyan, A.; Newman, M.; Nguyen, A.; Nguyen, M.; Niu, M. Y.; O’Brien, T. E.; Olenewa, R.; Opremcak, A.; Potter, R.; Quintana, C.; Rubin, N. C.; Saei, N.; Sank, D.; Sankaragomathi, K.; Satzinger, K. J.; Schurkus, H. F.; Schuster, C.; Shearn, M. J.; Shorter, A.; Shvarts, V.; Skruzny, J.; Smith, W. C.; Strain, D.; Sterling, G.; Su, Y.; Szalay, M.; Torres, A.; Vidal, G.; Villalonga, B.; Vollgraff-Heidweiller, C.; White, T.; Xing, C.; Yao, Z.; Yeh, P.; Yoo, J.; Zalcman, A.; Zhang, Y.; Zhu, N.; Neven, H.; Bacon, D.; Hilton, J.; Lucero, E.; Babbush, R.; Boixo, S.; Megrant, A.; Kelly, J.; Chen, Y.; Smelyanskiy, V.; Aleiner, I.; Ioffe, L. B.; Roushan, P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>612</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7939</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>240 to 245</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0028-0836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Systems of correlated particles appear in many fields of modern science and represent some of the most intractable computational problems in nature. The computational challenge in these systems arises when interactions become comparable to other energy scales, which makes the state of each particle depend on all other particles&lt;sup&gt;1&lt;/sup&gt;. The lack of general solutions for the three-body problem and acceptable theory for strongly correlated electrons shows that our understanding of correlated systems fades when the particle number or the interaction strength increases. One of the hallmarks of interacting systems is the formation of multiparticle bound states&lt;sup&gt;2–9&lt;/sup&gt;. Here we develop a high-fidelity parameterizable fSim gate and implement the periodic quantum circuit of the spin-½ XXZ model in a ring of 24 superconducting qubits. We study the propagation of these excitations and observe their bound nature for up to five photons. We devise a phase-sensitive method for constructing the few-body spectrum of the bound states and extract their pseudo-charge by introducing a synthetic flux. By introducing interactions between the ring and additional qubits, we observe an unexpected resilience of the bound states to integrability breaking. This finding goes against the idea that bound states in non-integrable systems are unstable when their energies overlap with the continuum spectrum. Our work provides experimental evidence for bound states of interacting photons and discovers their stability beyond the integrability limit.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1747426</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>