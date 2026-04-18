--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10480171</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/acc4c0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deviation from a Continuous and Universal Turbulence Cascade in NGC 6334 due to Massive Star Formation Activity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Junhao; Zhang, Qizhou; Liu, Hauyu Baobab; Qiu, Keping; Li, Shanghuo; Li, Zhi-Yun; Ho, Paul T.; Girart, Josep Miquel; Ching, Tao-Chung; Chen, Huei-Ru Vivien; Lai, Shih-Ping; Rao, Ramprasad; Tang, Ya-wen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>949</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We use molecular line data from the Atacama Large Millimeter/submillimeter Array, Submillimeter Array, James Clerk Maxwell Telescope, and NANTEN2 to study the multiscale (∼15–0.005 pc) velocity statistics in the massive star formation region NGC 6334. We find that the nonthermal motions revealed by the velocity dispersion function (VDF) stay supersonic over scales of several orders of magnitude. The multiscale nonthermal motions revealed by different instruments do not follow the same continuous power law, which is because the massive star formation activities near central young stellar objects have increased the nonthermal motions in small-scale and high-density regions. The magnitudes of VDFs vary in different gas materials at the same scale, where the infrared dark clump N6334S in an early evolutionary stage shows a lower level of nonthermal motions than other more evolved clumps due to its more quiescent star formation activity. We find possible signs of small-scale-driven (e.g., by gravitational accretion or outflows) supersonic turbulence in clump N6334IV with a three-point VDF analysis. Our results clearly show that the scaling relation of velocity fields in NGC 6334 deviates from a continuous and universal turbulence cascade due to massive star formation activities.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1815784</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ApJ</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>