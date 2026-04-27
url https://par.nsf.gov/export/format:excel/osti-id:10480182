--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10480182</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/pam.22553</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Grads on the go: Measuring college‐specific labor markets for graduates</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Conzelmann, Johnathan G.; Hemelt, Steven W.; Hershbein, Brad J.; Martin, Shawn; Simon, Andrew; Stange, Kevin M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Policy Analysis and Management</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0276-8739</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;This paper introduces a new measure of the labor markets served by colleges and universities across the United States. About 50% of recent college graduates are living and working in the metro area nearest the institution they attended, with this figure climbing to 67% in‐state. The geographic dispersion of alumni is more than twice as great for highly selective 4‐year institutions as for 2‐year institutions. However, more than one quarter of 2‐year institutions disperse alumni more diversely than the average public 4‐year institution. In one application of these data, we find that the average strength of the labor market to which a college sends its graduates predicts college‐specific intergenerational economic mobility. In a second application, we quantify the extent of “brain drain” across areas and illustrate the importance of considering migration patterns of college graduates when estimating the social return on public investment in higher education.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1919425</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley Online Library</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>