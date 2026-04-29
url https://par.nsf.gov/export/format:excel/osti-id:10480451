--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10480451</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Araña: Discovering and Characterizing Password Guessing Attacks in Practice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Islam, Mahzharul; Bohuk, Marina Sanusi; Chung, Paul; Ristenpart, Thomas; Chatterjee, Rahul</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Remote password guessing attacks remain one of the largest sources of account compromise. Understanding and characterizing attacker strategies is critical to improving security but doing so has been challenging thus far due to the sensitivity of login services and the lack of ground truth labels for benign and malicious login requests. We perform an in-depth measurement study of guessing attacks targeting two large universities. Using a rich dataset of more than 34 million login requests to the two universities as well as thousands of compromise reports, we were able to develop a new analysis pipeline to identify 29 attack clusters—many of which involved compromises not previously known to security engineers. Our analysis provides the richest investigation to date of password guessing attacks as seen from login services. We believe our tooling will be useful in future efforts to develop real-time detection of attack campaigns, and our characterization of attack campaigns can help more broadly guide mitigation design.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2150217</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>SEC '23: Proceedings of the 32nd USENIX Conference on Security Symposium</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>