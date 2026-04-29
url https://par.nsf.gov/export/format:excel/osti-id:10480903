--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10480903</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.32473/edis-SS723-2023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rhizosphere Microbes and the Roles They Play in Crop Production and Soil Health: SS723/SL510, 10/2023</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liao, Hui-Ling</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EDIS</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2576-0009</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Each gram of rich soil can harbor 100 million to a billion microorganisms, meaning every inch of our soil is alive (Raynaud and Nunan 2014) (Fig. 1). These underground organisms keep soil healthy. Balancing the community of microbes can benefit plant yield, plant health, and soil sustainability. While it is recognized that many soil microbes perform key roles in crop productivity, the importance of these underground activities is easily overlooked because of their small size. By focusing on a specific group of microbes living on or near plant roots, this publication provides understanding for these questions: Who are these microbes and how do they improve plant and soil health?&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2029168</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EDIS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>