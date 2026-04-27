--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10481069</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3897/BDJ.11.e101960</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Insect collecting bias in Arizona with a preliminary checklist of the beetles from the Sand Tank Mountains</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Johnston, M. Andrew; Waite, Evan; Wright, Ethan; Reily, Brian; De Leon, Gilma; Esquivel, Angela; Kerwin, Jacob; Salazar, Maria; Sarmiento, Emiliano; Thiatmaja, Tommy; Lee, Sangmi; Yule, Kelsey; Franz, Nico</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biodiversity Data Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1314-2836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The State of Arizona in the south-western United States supports a high diversity of insects. Digitised occurrence records, especially from preserved specimens in natural history collections, are an important and growing resource to understand biodiversity and biogeography. Underlying bias in how insects are collected and what that means for interpreting patterns of insect diversity is largely untested. To explore the effects of insect collecting bias in Arizona, the State was regionalised into specific areas. First, the entire State was divided into broad biogeographic areas by ecoregion. Second, the 81 tallest mountain ranges were mapped on to the State. The distribution of digitised records across these areas were then examined.&lt;/p&gt; &lt;p&gt;A case study of surveying the beetles (Insecta, Coleoptera) of the Sand Tank Mountains is presented. The Sand Tanks are a low-elevation range in the Lower Colorado River Basin subregion of the Sonoran Desert from which a single beetle record was published before this study.&lt;/p&gt; &lt;p&gt;The number of occurrence records and collecting events are very unevenly distributed throughout Arizona and do not strongly correlate with the geographic size of areas. Species richness is estimated for regions in Arizona using rarefaction and extrapolation. Digitised records from the disproportionately highly collected areas in Arizona represent at best 70% the total insect diversity within them. We report a total of 141 species of Coleoptera from the Sand Tank Mountains, based on 914 digitised voucher specimens. These specimens add important new records for taxa that were previously unavailable in digitised data and highlight important biogeographic ranges.&lt;/p&gt; &lt;p&gt;Possible underlying mechanisms causing bias are discussed and recommendations are made for future targeted collecting of under-sampled regions. Insect species diversity is apparently at best 70% documented for the State of Arizona with many thousands of species not yet recorded. The Chiricahua Mountains are the most densely sampled region of Arizona and likely contain at least 2,000 species not yet vouchered in online data. Preliminary estimates for species richness of Arizona are at least 21,000 and likely much higher. Limitations to analyses are discussed which highlight the strong need for more insect occurrence data.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1754731</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Pensoft</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>