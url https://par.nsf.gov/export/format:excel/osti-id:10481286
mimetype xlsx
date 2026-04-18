--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10481286</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Perspectives on how to conduct responsible anti-human trafficking research in operations and analytics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Konrad, Renata; Maass, Kayse Lee; Dimas, Geri; Trapp, Andrew C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>European journal of operational research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>319-329</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0377-2217</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Human trafficking, the commercial exploitation of individuals, is a gross violation of human rights; harming societies, economies, health and development. The related disciplines of Operations Research (OR) and Analytics are uniquely positioned to support trafficking prevention and intervention efforts by efficiently evaluating a plethora of decision alternatives and providing quantitative, actionable insights. As operations and analytical efforts in the counter-trafficking field emerge, it is imperative to grasp subtle, yet distinctive, nuances associated with human trafficking. This paper is intended to inform those practitioners working in the Operations and Analytics fields by highlighting key features of human trafficking activity. We grouped ten themes around two broad categories: (1) representation of human trafficking and (2) consideration of survivors and communities. These insights are derived from our collective experience in working in this area and substantiated by domain expertise. Based on these areas, we then suggest avenues for future work.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1935602</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>