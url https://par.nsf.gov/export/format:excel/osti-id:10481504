--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10481504</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fnut.2023.1096194</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optimally controlling nutrition and propulsion force in a long distance running race</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cook, Cameron; Chen, Guoxun; Hager, William W.; Lenhart, Suzanne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-05-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Nutrition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-861X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec&gt;&lt;title&gt;Introduction&lt;/title&gt;&lt;p&gt;Runners competing in races are looking to optimize their performance. In this paper, a runner's performance in a race, such as a marathon, is formulated as an optimal control problem where the controls are: the nutrition intake throughout the race and the propulsion force of the runner. As nutrition is an integral part of successfully running long distance races, it needs to be included in models of running strategies.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;We formulate a system of ordinary differential equations to represent the velocity, fat energy, glycogen energy, and nutrition for a runner competing in a long-distance race. The energy compartments represent the energy sources available in the runner's body. We allocate the energy source from which the runner draws, based on how fast the runner is moving. The food consumed during the race is a source term for the nutrition differential equation. With our model, we are investigating strategies to manage the nutrition and propulsion force in order to minimize the running time in a fixed distance race. This requires the solution of a nontrivial singular control problem.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;As the goal of an optimal control model is to determine the optimal strategy, comparing our results against real data presents a challenge; however, in comparing our results to the world record for the marathon, our results differed by 0.4%, 31 seconds. Per each additional gel consumed, the runner is able to run 0.5 to 0.7 kilometers further in the same amount of time, resulting in a 7.75% increase in taking five 100 calorie gels vs no nutrition.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Discussion&lt;/title&gt;&lt;p&gt;Our results confirm the belief that the most effective way to run a race is to run approximately the same pace the entire race without letting one's energies hit zero, by consuming in-race nutrition. While this model does not take all factors into account, we consider it a building block for future models, considering our novel energy representation, and in-race nutrition.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2031213</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>frontiersin.org</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>