--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10481603</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-34651-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A charged diatomic triple-bonded U≡N species trapped in C82 fullerene cages</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Meng, Qingyu; Abella, Laura; Yao, Yang-Rong; Sergentu, Dumitru-Claudiu; Yang, Wei; Liu, Xinye; Zhuang, Jiaxin; Echegoyen, Luis; Autschbach, Jochen; Chen, Ning</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Actinide diatomic molecules are ideal models to study elusive actinide multiple bonds, but most of these diatomic molecules have so far only been studied in solid inert gas matrices. Herein, we report a charged U≡N diatomic species captured in fullerene cages and stabilized by the U-fullerene coordination interaction. Two diatomic clusterfullerenes, viz. UN@&lt;italic&gt;C&lt;/italic&gt;&lt;sub&gt;s&lt;/sub&gt;(6)-C&lt;sub&gt;82&lt;/sub&gt;and UN@&lt;italic&gt;C&lt;/italic&gt;&lt;sub&gt;2&lt;/sub&gt;(5)-C&lt;sub&gt;82&lt;/sub&gt;, were successfully synthesized and characterized. Crystallographic analysis reveals U-N bond lengths of 1.760(7) and 1.760(20) Å in UN@&lt;italic&gt;C&lt;/italic&gt;&lt;sub&gt;s&lt;/sub&gt;(6)-C&lt;sub&gt;82&lt;/sub&gt;and UN@&lt;italic&gt;C&lt;/italic&gt;&lt;sub&gt;2&lt;/sub&gt;(5)-C&lt;sub&gt;82&lt;/sub&gt;. Moreover, U≡N was found to be immobilized and coordinated to the fullerene cages at 100 K but it rotates inside the cage at 273 K. Quantum-chemical calculations show a (UN)&lt;sup&gt;2+&lt;/sup&gt;@(C&lt;sub&gt;82&lt;/sub&gt;)&lt;sup&gt;2−&lt;/sup&gt;electronic structure with formal +5 oxidation state (f&lt;sup&gt;1&lt;/sup&gt;) of U and unambiguously demonstrate the presence of a U≡N bond in the clusterfullerenes. This study constitutes an approach to stabilize fundamentally important actinide multiply bonded species.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801317</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>