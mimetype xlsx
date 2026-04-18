--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10482038</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aiide.v19i1.27519</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Distribution Fairness in Multiplayer AI Using Shapley Constraints</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gray, Robert C.; Zhu, Jichen; Ontañón, Santiago</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence and Interactive Digital Entertainment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>233 to 243</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2326-909X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Experience management (EM) agents in multiplayer serious games face unique challenges and responsibilities regarding the fair treatment of players. One such challenge is the Greedy Bandit Problem that arises when using traditional Multi-Armed Bandits (MABs) as EM agents, which results in some players routinely prioritized while others may be ignored. We will show that this problem can be a cause of player non-adherence in a multiplayer serious game played by human users. To mitigate this effect, we propose a new bandit strategy, the Shapley Bandit, which enforces fairness constraints in its treatment of players based on the Shapley Value. We evaluate our approach via simulation with virtual players, finding that the Shapley Bandit can be effective in providing more uniform treatment of players while incurring only a slight cost in overall performance to a typical greedy approach. Our findings highlight the importance of fair treatment among players as a goal of multiplayer EM agents and discuss how addressing this issue may lead to more effective agent operation overall. The study contributes to the understanding of player modeling and EM in serious games and provides a promising approach for balancing fairness and engagement in multiplayer environments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816470</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAI Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>