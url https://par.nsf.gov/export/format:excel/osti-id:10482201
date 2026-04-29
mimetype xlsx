--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10482201</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/acf9a4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Early Spectroscopy and Dense Circumstellar Medium Interaction in SN 2023ixf</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bostroem, K. Azalee; Pearson, Jeniveve; Shrestha, Manisha; Sand, David J.; Valenti, Stefano; Jha, Saurabh W.; Andrews, Jennifer E.; Smith, Nathan; Terreran, Giacomo; Green, Elizabeth; Dong 董, Yize 一泽; Lundquist, Michael; Haislip, Joshua; Hoang, Emily T.; Hosseinzadeh, Griffin; Janzen, Daryl; Jencson, Jacob E.; Kouprianov, Vladimir; Paraskeva, Emmy; Meza Retamal, Nicolas E.; Reichart, Daniel E.; Arcavi, Iair; Bonanos, Alceste Z.; Coughlin, Michael W.; Dobson, Ross; Farah, Joseph; Galbany, Lluís; Gutiérrez, Claudia; Hawley, Suzanne; Hebb, Leslie; Hiramatsu, Daichi; Howell, D. Andrew; Iijima, Takashi; Ilyin, Ilya; Jhass, Kiran; McCully, Curtis; Moran, Sean; Morris, Brett M.; Mura, Alessandra C.; Müller-Bravo, Tomás E.; Munday, James; Newsome, Megan; Pabst, Maria Th.; Ochner, Paolo; Gonzalez, Estefania Padilla; Pastorello, Andrea; Pellegrino, Craig; Piscarreta, Lara; Ravi, Aravind P.; Reguitti, Andrea; Salo, Laura; Vinkó, József; de Vos, Kellie; Wheeler, J. C.; Williams, G. Grant; Wyatt, Samuel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>956</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We present the optical spectroscopic evolution of SN 2023ixf seen in subnight cadence spectra from 1.18 to 15 days after explosion. We identify high-ionization emission features, signatures of interaction with material surrounding the progenitor star, that fade over the first 7 days, with rapid evolution between spectra observed within the same night. We compare the emission lines present and their relative strength to those of other supernovae with early interaction, finding a close match to SN 2020pni and SN 2017ahn in the first spectrum and SN 2014G at later epochs. To physically interpret our observations, we compare them to CMFGEN models with confined, dense circumstellar material around a red supergiant (RSG) progenitor from the literature. We find that very few models reproduce the blended N&lt;sc&gt;iii&lt;/sc&gt;(&lt;italic&gt;λλ&lt;/italic&gt;4634.0,4640.6)/C&lt;sc&gt;iii&lt;/sc&gt;(&lt;italic&gt;λλ&lt;/italic&gt;4647.5,4650.0) emission lines observed in the first few spectra and their rapid disappearance thereafter, making this a unique diagnostic. From the best models, we find a mass-loss rate of 10&lt;sup&gt;−3&lt;/sup&gt;–10&lt;sup&gt;−2&lt;/sup&gt;&lt;italic&gt;M&lt;/italic&gt;&lt;sub&gt;⊙&lt;/sub&gt;yr&lt;sup&gt;−1&lt;/sup&gt;, which far exceeds the mass-loss rate for any steady wind, especially for an RSG in the initial mass range of the detected progenitor. These mass-loss rates are, however, similar to rates inferred for other supernovae with early circumstellar interaction. Using the phase when the narrow emission features disappear, we calculate an outer dense radius of circumstellar material&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;CSM,out&lt;/sub&gt;≈ 5 × 10&lt;sup&gt;14&lt;/sup&gt;cm, and a mean circumstellar material density of&lt;italic&gt;ρ&lt;/italic&gt;= 5.6 × 10&lt;sup&gt;−14&lt;/sup&gt;g cm&lt;sup&gt;−3&lt;/sup&gt;. This is consistent with the lower limit on the outer radius of the circumstellar material we calculate from the peak H&lt;italic&gt;α&lt;/italic&gt;emission flux,&lt;italic&gt;R&lt;/italic&gt;&lt;sub&gt;CSM,out&lt;/sub&gt;≳ 9 × 10&lt;sup&gt;13&lt;/sup&gt;cm.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813466; 1813825; 2008108</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAS Journals</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>