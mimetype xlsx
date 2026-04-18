--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10482840</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7910/DVN/OPSR5I</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Publications associated with SES grants, 2000-2015</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kaiser, Kendra; Braswell, Anna; Fork, Megan; Fork, Megan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Information about individual publications associated with grants funded by NSF to support SES research from 2000-2015 (see &amp;#34;SES grants, 2000-2015&amp;#34;). For grants with ten or fewer publications, we included information about all available publications in this dataset. For grants with more than ten publications, we randomly selected ten to include in this dataset. CSV file with 13 columns and names in header row: &amp;#34;Grant ID&amp;#34; is the ID from the Dimensions platform (string); &amp;#34;Grant Number&amp;#34; is the NSF Award number (integer); &amp;#34;Publication Title&amp;#34; is the title of the paper (text); &amp;#34;Publication Year&amp;#34; is the year in which the paper was published (year); &amp;#34;Authors&amp;#34; is a list or abbreviated list of the authors of the paper (text); &amp;#34;Journal&amp;#34; is the name of the scientific journal or outlet in which the paper is published (text); &amp;#34;Interdis Rubric 1&amp;#34; is a metric representing the dataset authors&amp;#39; assessment for the level of interdisciplinarity represented by the paper (integer: “1” indicated social and natural science interdisciplinarity where both social and environmental conditions are measured or explored and/or author affiliations included departments across these disciplines; “2” indicated general interdisciplinarity between two or more different fields (that may both be within natural or social science); and “3” indicated single-disciplinarity) &amp;#34;Citations&amp;#34; is the count of citations the paper had received as of the date listed in &amp;#34;date for cite count&amp;#34;, as reported in Google Scholar (integer); &amp;#34;date for cite count&amp;#34; is the date on which citation count for the paper was obtained (ddBBByy); &amp;#34;Abstract&amp;#34; is the text of the abstract of the paper, where available (text); &amp;#34;Notes&amp;#34; are any notes added by the authors of the dataset (text).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1924670</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Harvard Dataverse</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>