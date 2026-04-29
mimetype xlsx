--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483109</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41559-022-01934-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mapping the planet’s critical natural assets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chaplin-Kramer, Rebecca; Neugarten, Rachel A.; Sharp, Richard P.; Collins, Pamela M.; Polasky, Stephen; Hole, David; Schuster, Richard; Strimas-Mackey, Matthew; Mulligan, Mark; Brandon, Carter; Diaz, Sandra; Fluet-Chouinard, Etienne; Gorenflo, L. J.; Johnson, Justin A.; Kennedy, Christina M.; Keys, Patrick W.; Longley-Wood, Kate; McIntyre, Peter B.; Noon, Monica; Pascual, Unai; Reidy Liermann, Catherine; Roehrdanz, Patrick R.; Schmidt-Traub, Guido; Shaw, M. Rebecca; Spalding, Mark; Turner, Will R.; van Soesbergen, Arnout; Watson, Reg A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Ecology &amp; Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>51 to 61</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2397-334X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Sustaining the organisms, ecosystems and processes that underpin human wellbeing is necessary to achieve sustainable development. Here we define critical natural assets as the natural and semi-natural ecosystems that provide 90% of the total current magnitude of 14 types of nature’s contributions to people (NCP), and we map the global locations of these critical natural assets at 2 km resolution. Critical natural assets for maintaining local-scale NCP (12 of the 14 NCP) account for 30% of total global land area and 24% of national territorial waters, while 44% of land area is required to also maintain two global-scale NCP (carbon storage and moisture recycling). These areas overlap substantially with cultural diversity (areas containing 96% of global languages) and biodiversity (covering area requirements for 73% of birds and 66% of mammals). At least 87% of the world’s population live in the areas benefitting from critical natural assets for local-scale NCP, while only 16% live on the lands containing these assets. Many of the NCP mapped here are left out of international agreements focused on conserving species or mitigating climate change, yet this analysis shows that explicitly prioritizing critical natural assets and the NCP they provide could simultaneously advance development, climate and conservation goals.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2020635</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature Portfolio</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>