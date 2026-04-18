--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483131</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pcbi.1011043</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The functional logic of odor information processing in the Drosophila antennal lobe</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lazar, Aurel A.; Liu, Tingkai; Yeh, Chung-Heng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Morozov, Alexandre V.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Computational Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1011043</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-7358</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Recent advances in molecular transduction of odorants in the Olfactory Sensory Neurons (OSNs) of the&lt;italic&gt;Drosophila&lt;/italic&gt;Antenna have shown that the&lt;italic&gt;odorant object identity&lt;/italic&gt;is multiplicatively coupled with the&lt;italic&gt;odorant concentration waveform&lt;/italic&gt;. The resulting combinatorial neural code is a confounding representation of odorant semantic information (identity) and syntactic information (concentration). To distill the functional logic of odor information processing in the Antennal Lobe (AL) a number of challenges need to be addressed including 1) how is the odorant&lt;italic&gt;semantic information&lt;/italic&gt;decoupled from the&lt;italic&gt;syntactic information&lt;/italic&gt;at the level of the AL, 2) how are these two information streams processed by the diverse AL Local Neurons (LNs) and 3) what is the end-to-end functional logic of the AL?&lt;/p&gt; &lt;p&gt;By analyzing single-channel physiology recordings at the output of the AL, we found that the Projection Neuron responses can be decomposed into a&lt;italic&gt;concentration-invariant&lt;/italic&gt;component, and two transient components boosting the positive/negative concentration contrast that indicate onset/offset timing information of the odorant object. We hypothesized that the concentration-invariant component, in the multi-channel context, is the recovered odorant identity vector presented between onset/offset timing events.&lt;/p&gt; &lt;p&gt;We developed a model of LN pathways in the Antennal Lobe termed the differential Divisive Normalization Processors (DNPs), which robustly extract the&lt;italic&gt;semantics&lt;/italic&gt;(the identity of the odorant object) and the ON/OFF semantic timing events indicating the presence/absence of an odorant object. For real-time processing with spiking PN models, we showed that the phase-space of the biological spike generator of the PN offers an intuit perspective for the representation of recovered odorant semantics and examined the dynamics induced by the odorant semantic timing events. Finally, we provided theoretical and computational evidence for the functional logic of the AL as a robust&lt;italic&gt;ON-OFF odorant object identity recovery processor&lt;/italic&gt;across odorant identities, concentration amplitudes and waveform profiles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2024607</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLOS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>