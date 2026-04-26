--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483136</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/cryst12030374</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effect of Prior Surface Textures on the Resulting Roughness and Residual Stress during Bead-Blasting of Electron Beam Melted Ti-6Al-4V</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rifat, Mustafa; Basu, Saurabh; De Meter, Edward C.; Manogharan, Guha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Crystals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>374</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4352</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The finishing of additive manufactured (AM) components is crucial for endowing them with fatigue resistance. Unfortunately, current AM processes naturally promote anisotropic surface characteristics that make it challenging to optimize finishing processes. In this study, bead-blasting is explored as a process for finishing Electron Beam Melted (EBM) Ti-6Al-4V. The effects of anisotropic roughness characteristics on the mechanics of bead-blasting are delineated using surface texture measurements via optical profilometry and residual stress measurements via X-ray diffraction. As-received surfaces resulting from AM, as well as those that have been Electrical Discharge Machined (EDM), are studied. It is seen that pre-processed roughness textures heavily influence the final textures and residual stresses. These linkages are quantified using a plasticity index as the governing metric—a rougher surface features a larger plastic index, which results in comparatively greater evolution of its texture characteristics than a smoother surface after equivalent bead-blasting treatments. The mechanics of this evolution are delineated using energy-controlled indentation as a model representing a single impact in bead-blasting. It is seen that rougher surfaces featuring complex textures in as-received states also produce complex stress states featuring a greater level of locally tensile stresses during indentation compared with smoother surfaces. Approaches to address these complications are proposed that can potentially transform a printed, non-functional surface into one that is optimized for fatigue resistance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1825686</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>