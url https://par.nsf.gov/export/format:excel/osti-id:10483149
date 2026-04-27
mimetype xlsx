--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483149</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Utilizing The DLBAC Approach Toward a ZT Score-based Authorization for IoT Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Safwa Ameer, Ram Krishnan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CODASPY '23: Proceedings of the Thirteenth ACM Conference on Data and Application Security and Privacy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-4007-0067-5</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The internet of Things (IoT) refers to a network of physical objects that are equipped with sensors, software, and other technologies in order to communicate with other devices and systems over the internet. IoT has emerged as one of the most important technologies of this century over the past few years. To ensure IoT systems' sustainability and security over the long term, several researchers lately motivated the need to incorporate the recently proposed zero trust (ZT) cybersecurity paradigm when designing and implementing access control models for IoT systems. This poster proposes a hybrid access control approach incorporating traditional and deep learning-based authorization techniques toward score-based ZT authorization for IoT systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2112590</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for Computing Machinery New York NY United States</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>