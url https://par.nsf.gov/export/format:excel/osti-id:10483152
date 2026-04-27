--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483152</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5334/cstp.627</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Diversifying Large-Scale Participatory Science: The Efficacy of Engagement through Facilitator Organizations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin Hunter, Danielle; Johnson, Valerie; Cooper, Caren</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-10T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Citizen Science: Theory and Practice</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2057-4991</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Large-scale, scientist-led, participatory science (citizen science) projects often engage participants who are primarily white, wealthy, and well-educated. Calls to diversify contributory projects are increasingly common, but little research has evaluated the efficacy of suggested strategies for diversification. We engaged participants in Crowd the Tap through facilitator organizations like historically Black colleges and universities (HBCUs), predominantly white institutions, high school science classrooms, and corporate volunteer programs. Crowd the Tap is a contributory project focused on identifying and addressing lead (Pb) contamination in household drinking water in the United States. We investigated how participant diversity with respects to race, ethnicity, and homeownership (a proxy for income) differed between participation facilitated through a partner organization and unfacilitated participation in which participants came to the project independently. We were also interested in which facilitators were most effective at increasing participant diversity. White and wealthy participants were overrepresented in unfacilitated participation. Facilitation helped increase engagement of people of color, especially Black and lower-income households. High schools were particularly effective at engaging Hispanic or Latinx participants, and HBCUs were important for engaging Black households. Ultimately, our results suggest that engagement through facilitator organizations may be an effective means of engaging diverse participants in large-scale projects. Our results have important implications for the field of participatory science as we seek to identify evidence-based strategies for diversifying project participants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1713562</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Ubiquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>