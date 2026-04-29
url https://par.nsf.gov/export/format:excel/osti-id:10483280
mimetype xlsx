--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483280</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cis-regulatory modes of Ultrabithorax inactivation in butterfly forewings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tendolkar, A.; Mazo-Vargas, A.; Livraghi, L.; Hanly, J.; Van Horne, K. C.; Gilbert, L. E.; Martin, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ELife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1592-3789</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hox gene clusters encode transcription factors that drive regional specialization during animal development: e.g. the Hox factor Ubx is expressed in the insect metathoracic (T3) wing appendages and differentiates them from T2 mesothoracic identities. Hox transcriptional regulation requires silencing activities that prevent spurious activation and regulatory crosstalks in the wrong tissues, but this has seldom been studied in insects other than Drosophila, which shows a derived Hox dislocation into two genomic clusters that disjoined Antennapedia (Antp) and Ultrabithorax (Ubx). Here we investigated how Ubx is restricted to the hindwing in butterflies, amidst a contiguous Hox cluster. By analysing Hi-C and ATAC-seq data in the butterfly Junonia coenia, we show that a Topologically Associated Domain (TAD) maintains a hindwing-enriched profile of chromatin opening around Ubx. This TAD is bordered by a Boundary Element (BE) that separates it from a region of joined wing activity around the Antp locus. CRISPR mutational perturbation of this BE releases ectopic Ubx expression in forewings, inducing homeotic clones with hindwing identities. Further mutational interrogation of two non-coding RNA encoding regions and one putative cis-regulatory module within the Ubx TAD cause rare homeotic transformations in both directions, indicating the presence of both activating and repressing chromatin features. We also describe a series of spontaneous forewing homeotic phenotypes obtained in Heliconius butterflies, and discuss their possible mutational basis. By leveraging the extensive wing specialization found in butterflies, our initial exploration of Ubx regulation demonstrates the existence of silencing and insulating sequences that prevent its spurious expression in forewings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2109536</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elife</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>