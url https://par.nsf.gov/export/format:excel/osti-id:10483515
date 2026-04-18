--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483515</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/acfcb1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Updated Observing Scenarios and Multimessenger Implications for the International Gravitational-wave Networks O4 and O5</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kiendrebeogo, R. Weizmann; Farah, Amanda M.; Foley, Emily M.; Gray, Abigail; Kunert, Nina; Puecher, Anna; Toivonen, Andrew; VandenBerg, R. Oliver; Anand, Shreya; Ahumada, Tomás; Karambelkar, Viraj; Coughlin, Michael W.; Dietrich, Tim; Kam, S. Zacharie; Pang, Peter T.; Singer, Leo P.; Sravan, Niharika</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>958</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>158</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An advanced LIGO and Virgo’s third observing run brought another binary neutron star merger (BNS) and the first neutron-star black hole mergers. While no confirmed kilonovae were identified in conjunction with any of these events, continued improvements of analyses surrounding GW170817 allow us to project constraints on the Hubble Constant (&lt;italic&gt;H&lt;/italic&gt;&lt;sub&gt;0&lt;/sub&gt;), the Galactic enrichment from&lt;italic&gt;r&lt;/italic&gt;-process nucleosynthesis, and ultra-dense matter possible from forthcoming events. Here, we describe the expected constraints based on the latest expected event rates from the international gravitational-wave network and analyses of GW170817. We show the expected detection rate of gravitational waves and their counterparts, as well as how sensitive potential constraints are to the observed numbers of counterparts. We intend this analysis as support for the community when creating scientifically driven electromagnetic follow-up proposals. During the next observing run O4, we predict an annual detection rate of electromagnetic counterparts from BNS of&lt;inline-formula&gt;&lt;tex-math&gt;&lt;CDATA/&gt;&lt;/tex-math&gt;&lt;math overflow='scroll'&gt;&lt;msubsup&gt;&lt;mrow&gt;&lt;mn&gt;0.43&lt;/mn&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo&gt;−&lt;/mo&gt;&lt;mn&gt;0.26&lt;/mn&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo&gt;+&lt;/mo&gt;&lt;mn&gt;0.58&lt;/mn&gt;&lt;/mrow&gt;&lt;/msubsup&gt;&lt;/math&gt;&lt;inline-graphic href='apjacfcb1ieqn1.gif' type='simple'/&gt;&lt;/inline-formula&gt;(&lt;inline-formula&gt;&lt;tex-math&gt;&lt;CDATA/&gt;&lt;/tex-math&gt;&lt;math overflow='scroll'&gt;&lt;msubsup&gt;&lt;mrow&gt;&lt;mn&gt;1.97&lt;/mn&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo&gt;−&lt;/mo&gt;&lt;mn&gt;1.2&lt;/mn&gt;&lt;/mrow&gt;&lt;mrow&gt;&lt;mo&gt;+&lt;/mo&gt;&lt;mn&gt;2.68&lt;/mn&gt;&lt;/mrow&gt;&lt;/msubsup&gt;&lt;/math&gt;&lt;inline-graphic href='apjacfcb1ieqn2.gif' type='simple'/&gt;&lt;/inline-formula&gt;) for the Zwicky Transient Facility (Rubin Observatory).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2010970; 2308862; 1922512</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Astronomical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>