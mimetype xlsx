--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483651</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Accelerated primal-dual methods for convex-strongly-concave saddle point problems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Khalafi, Mohammad; Boob, Digvijay</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>16250-16270</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2640-3498</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We investigate a primal-dual (PD) method for the saddle point problem (SPP) that uses a linear approximation of the primal function instead of the standard proximal step, resulting in a linearized PD (LPD) method. For convex-strongly concave SPP, we observe that the LPD method has a suboptimal dependence on the Lipschitz constant of the primal function. To fix this issue, we combine features of Accelerated Gradient Descent with the LPD method resulting in a single-loop Accelerated Linearized Primal-Dual (ALPD) method. ALPD method achieves the optimal gradient complexity when the SPP has a semi-linear coupling function. We also present an inexact ALPD method for SPPs with a general nonlinear coupling function that maintains the optimal gradient evaluations of the primal parts and significantly improves the gradient evaluations of the coupling term compared to the ALPD method. We verify our findings with numerical experiments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2245705</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>