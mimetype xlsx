--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483684</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>What Instructional Factors do Prospective Secondary Teachers Attribute to their Learning?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lai, Y.; Strayer, J.F.; Bonnesen, C.; Casey, S.; Lischka, A.; Ross, A.; Young, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Conference for Research in Undergraduate Mathematics Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Although it is well known that motivational and cognitive resources influence secondary teachers’ instructional quality, less is known about the tertiary instructional factors that influence secondary teachers’ development of these resources. To address this gap, we report on factors that prospective secondary teachers attribute to their learning. We draw on survey responses of 70 prospective secondary teachers enrolled in mathematics courses for teachers using Mathematics of Doing, Understanding, Learning, and Educating for Secondary Schools (MODULE(S2)) materials in one of four content areas. We triangulate response themes with data from 300 prospective secondary teachers on their perceptions of instructional practices used in a mathematics course for teachers using the same suite of materials. Then, we compare these themes with literature documenting implementation of mathematics curricula in these courses. We argue that coordinating mathematics content, applications of mathematics to teaching practices, and tertiary instructional practices are key to success of these mathematics courses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1726744</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Conference for Research in Undergraduate Mathematics Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Omaha, Nebraska</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>