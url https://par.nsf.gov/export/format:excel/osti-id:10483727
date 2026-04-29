--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483727</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stad2064</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the internal structure of relativistic jets with zero velocity along the axis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Beskin, V S; Kniazev, F A; Chatterjee, K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>524</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4012 to 4018</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;The present work is devoted to the analysis of the internal structure of relativistic jets under the condition that the velocity of the plasma flow at the jet axis vanishes. It is shown that in spite of the seemingly fundamental difference in the formulation of the problem at the axis, the key properties of the internal structure of such relativistic jets remain the same as for non-zero velocity along the axis. In both cases, at a sufficiently low ambient pressure, a dense core appears near the axis, the radius of which is close to the size of the light cylinder.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743747</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NASA/ADS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>