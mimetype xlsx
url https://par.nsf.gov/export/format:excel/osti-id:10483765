--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483765</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsos.230554</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Complex relationships between climate and reproduction in a resident montane bird</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Whitenack, Lauren E.; Welklin, Joseph F.; Branch, Carrie L.; Sonnenberg, Benjamin R.; Pitera, Angela M.; Kozlovsky, Dovid Y.; Benedict, Lauren M.; Heinen, Virginia K.; Pravosudov, Vladimir V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Royal Society Open Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2054-5703</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animals use climate-related environmental cues to fine-tune breeding timing and investment to match peak food availability. In birds, spring temperature is a commonly documented cue used to initiate breeding, but with global climate change, organisms are experiencing both directional changes in ambient temperatures and extreme year-to-year precipitation fluctuations. Montane environments exhibit complex climate patterns where temperatures and precipitation change along elevational gradients, and where exacerbated annual variation in precipitation has resulted in extreme swings between heavy snow and drought. We used 10 years of data to investigate how annual variation in climatic conditions is associated with differences in breeding phenology and reproductive performance in resident mountain chickadees (&lt;italic&gt;Poecile gambeli&lt;/italic&gt;) at two elevations in the northern Sierra Nevada mountains, USA. Variation in spring temperature was not associated with differences in breeding phenology across elevations in our system. Greater snow accumulation was associated with later breeding initiation at high, but not low, elevation. Brood size was reduced under drought, but only at low elevation. Our data suggest complex relationships between climate and avian reproduction and point to autumn climate as important for reproductive performance, likely via its effect on phenology and abundance of invertebrates.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1856181; 2119824</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Royal Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>