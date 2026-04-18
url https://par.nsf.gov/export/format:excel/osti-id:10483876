--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10483876</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jfm.2023.378</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Plunging breakers. Part 2. Droplet generation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Erinin, M.A.; Liu, C.; Wang, S.D.; Liu, X.; Duncan, J.H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>967</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A36</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;An experimental study of the dynamics and droplet production in three mechanically generated plunging breaking waves is presented in this two-part paper. In the present paper (Part 2), in-line cinematic holography is used to measure the positions, diameters (&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112023003786_inline2a.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$d\geq 100\ \mathrm {\mu }{\rm m}$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;), times and velocities of droplets generated by the three plunging breaking waves studied in Part 1 (Erinin&lt;italic&gt;et al.&lt;/italic&gt;,&lt;italic&gt;J. Fluid Mech.&lt;/italic&gt;, vol. 967, 2023, A35) as the droplets move up across a horizontal measurement plane located just above the wave crests. It is found that there are four major mechanisms for droplet production: closure of the indentation between the top surface of the plunging jet and the splash that it creates, the bursting of large bubbles that were entrapped under the plunging jet at impact, splashing and bubble bursting in the turbulent zone on the front face of the wave and the bursting of small bubbles that reach the water surface at the crest of the non-breaking wave following the breaker. The droplet diameter distributions for the entire droplet set for each breaker are fitted with power-law functions in separate small- and large-diameter regions. The droplet diameter where these power-law functions cross increases monotonically from 820 to 1480&lt;inline-formula&gt;&lt;alternatives&gt;&lt;inline-graphic href='S0022112023003786_inline4.png' mime-subtype='png'/&gt;&lt;tex-math&gt;$\mathrm {\mu }{\rm m}$&lt;/tex-math&gt;&lt;/alternatives&gt;&lt;/inline-formula&gt;from the weak to the strong breaker, respectively. The droplet diameter and velocity characteristics and the number of the droplets generated by the four mechanisms are found to vary significantly and the processes that create these differences are discussed.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1925060; 1829943</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>