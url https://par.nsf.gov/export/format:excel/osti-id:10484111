--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10484111</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.58021/S5VC7R</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Galaxy-Classification Activity for All Ages</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cooksey, Kathy L.; Metevier, Anne J.; Rubin, Kate H.; Choi, Philip I.; Raschke, Lynne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Seagroves, Scott; Barnes, Austin; Metevier, Anne; Porter, Jason; Hunter, Lisa</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Classification is a general tool of science; it is used to sort and categorize biological organisms, chemical elements, astronomical objects, and many other things. In scientific classification, taxonomy often reflects shared physical properties that, in turn, may indicate shared origins and/or evolution. A “hands-on” galaxy-classification activity developed and implemented by Professional Development Program (PDP) participants, for a high-school summer STEM enrichment program, has been adopted for various age groups and venues, from young (K–3) to college students. We detail the basic tools required, outline the general activity, and describe the modifications to the activity based on learners’ ages and learning objectives. We describe the facilitation strategies learned through PDP training and used when implementing the activity, including prompts to motivate the students. We also discuss how we connected the classification process to astronomy and science more broadly during the concluding remarks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743117</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute for Scientist &amp; Engineer Educators (ISEE)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>