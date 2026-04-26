--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,179 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...127 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -193,189 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10484138</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TVCG.2023.3327198</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Computational Design Pipeline to Fabricate Sensing Network Physicalizations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bae, S. Sandra; Fujiwara, Takanori; Ynnerman, Anders; Do, Ellen Yi-Luen; Rivera, Michael L.; Szafir, Danielle Albers</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Visualization and Computer Graphics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 11</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1077-2626</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Interaction is critical for data analysis and sensemaking. However, designing interactive physicalizations is challenging as it requires cross-disciplinary knowledge in visualization, fabrication, and electronics. Interactive physicalizations are typically produced in an unstructured manner, resulting in unique solutions for a specific dataset, problem, or interaction that cannot be easily extended or adapted to new scenarios or future physicalizations. To mitigate these challenges, we introduce a computational design pipeline
+to 3D print network physicalizations with integrated sensing capabilities. Networks are ubiquitous, yet their complex geometry also requires significant engineering considerations to provide intuitive, effective interactions for exploration. Using our pipeline, designers can readily produce network physicalizations supporting selection—the most critical atomic operation for interaction—by touch through capacitive sensing and computational inference. Our computational design pipeline introduces a new design paradigm by concurrently considering the form and interactivity of a physicalization into one cohesive fabrication workflow. We evaluate our approach using (i) computational evaluations, (ii) three usage scenarios focusing on general visualization tasks, and (iii) expert interviews. The design paradigm introduced by our pipeline can lower barriers to physicalization research, creation, and adoption.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1933961; 2040489</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>VOL.30, NO.1</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE TRANSACTIONS ON VISUALIZATION AND COMPUTER GRAPHICS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>