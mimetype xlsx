--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10484645</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Visualizing Topological Importance: A Class-Driven Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qin, Yu; Fasy, Brittany Terese; Wenk, Carola; Summa, Brian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper presents the first approach to visualize the importance of topological features that define classes of data. Topological features, with their ability to abstract the fundamental structure of complex data, are an integral component of visualization and analysis pipelines. Although not all topological features present in data are of equal importance. To date, the default definition of feature importance is often assumed and fixed. This work shows how proven explainable deep learning approaches can be adapted for use in topological classification. In doing so, it provides the first technique that illuminates what topological structures are important in each dataset in regards to their class label. In particular, the approach uses a learned metric classifier with a density estimator of the points of a persistence diagram as input. This metric learns how to reweigh this density such that classification accuracy is high. By extracting this weight, an importance field on persistent point density can be created. This provides an intuitive representation of persistence point importance that can be used to drive new visualizations. This work provides two examples: Visualization on each diagram directly and, in the case of sublevel set filtrations on images, directly on the images themselves. This work highlights real-world examples of this approach visualizing the important topological features in graph, 3D shape, and medical image data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1664858; 2046730</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Workshop Report</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE Workshop on Topological Data Analysis and Visualization</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>