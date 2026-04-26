--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10484739</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/S0140525X23001954</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Neither neural networks nor the language-of-thought alone make a complete game</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Oved, Iris; Krishnaswamy, Nikhil; Pustejovsky, James; Hartshorne, Joshua K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Behavioral and Brain Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0140-525X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cognitive science has evolved since early disputes between radical empiricism and radical nativism. The authors are reacting to the revival of radical empiricism spurred by recent successes in deep neural network (NN) models. We agree that language-like mental representations (language-of-thoughts [LoTs]) are part of the best game in town, but they cannot be understood independent of the other players.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2033938; 2238912</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Cambridge University Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>