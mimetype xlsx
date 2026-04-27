--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10484801</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Subpolar North Atlantic western boundary density anomalies and the Meridional Overturning Circulation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, F.; Lozier, M. S.; Bacon, S.; Bower, A. S.; Cunningham, S. A.; De Jong, M. F.; DeYoung, B.; Fraser, N.; Fried, N.; Han, G.; Holliday, N. P.; Holte, J.; Houpert, L.; Inall, M. E.; Johns, W. E.; Jones, S.; Johnson, C.; Karstensen, J.; Le Bras, I. A.; Lherminier, P.; Lin, X.; Mercier, H.; Oltmanns, M.; Pacini, A.; Petit, T.; Pickart, R. S.; Rayner, D.; Straneo, F.; Thierry, V.; Visbeck, M.; Yashayaev, I.; Zhou, C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-02T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Changes in the Atlantic Meridional Overturning Circulation, which have the potential to drive societally-important climate impacts, have traditionally been linked to the strength of deep water formation in the subpolar North Atlantic. Yet there is neither clear observational evidence nor agreement among models about how changes in deep water formation influence overturning. Here, we use data from a trans-basin mooring array (OSNAP—Overturning in the Subpolar North Atlantic Program) to show that winter convection during 2014–2018 in the interior basin had minimal impact on density changes in the deep western boundary currents in the subpolar basins. Contrary to previous modeling studies, we find no discernable relationship between western boundary changes and subpolar overturning variability over the observational time scales. Our results require a reconsideration of the notion of deep western boundary changes representing overturning characteristics, with implications for constraining the source of overturning variability within and downstream of the subpolar region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1948335</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Nature communications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>