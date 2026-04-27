--- v0 (2026-01-21)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10484816</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/acc6cc</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Extreme Space Weather Event of 1872 February: Sunspots, Magnetic Disturbance, and Auroral Displays</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hayakawa, Hisashi; Cliver, Edward W.; Clette, Frédéric; Ebihara, Yusuke; Toriumi, Shin; Ermolli, Ilaria; Chatzistergos, Theodosios; Hattori, Kentaro; Knipp, Delores J.; Blake, Séan P.; Cauzzi, Gianna; Reardon, Kevin; Bourdin, Philippe-A.; Just, Dorothea; Vokhmyanin, Mikhail; Matsumoto, Keitaro; Miyoshi, Yoshizumi; Ribeiro, José R.; Correia, Ana P.; Willis, David M.; Wild, Matthew N.; Silverman, Sam M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>959</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We review observations of solar activity, geomagnetic variation, and auroral visibility for the extreme geomagnetic storm on 1872 February 4. The extreme storm (referred to here as the Chapman–Silverman storm) apparently originated from a complex active region of moderate area (≈ 500&lt;italic&gt;μ&lt;/italic&gt;sh) that was favorably situated near disk center (S19° E05°). There is circumstantial evidence for an eruption from this region at 9–10 UT on 1872 February 3, based on the location, complexity, and evolution of the region, and on reports of prominence activations, which yields a plausible transit time of ≈29 hr to Earth. Magnetograms show that the storm began with a sudden commencement at ≈14:27 UT and allow a minimum Dst estimate of ≤ −834 nT. Overhead aurorae were credibly reported at Jacobabad (British India) and Shanghai (China), both at 19.°9 in magnetic latitude (MLAT) and 24.°2 in invariant latitude (ILAT). Auroral visibility was reported from 13 locations with MLAT below ∣20∣° for the 1872 storm (ranging from ∣10.°0∣–∣19.°9∣ MLAT) versus one each for the 1859 storm (∣17.°3∣ MLAT) and the 1921 storm (∣16.°2∣ MLAT). The auroral extension and conservative storm intensity indicate a magnetic storm of comparable strength to the extreme storms of 1859 September (25.°1 ± 0.°5 ILAT and −949 ± 31 nT) and 1921 May (27.°1 ILAT and −907 ± 132 nT), which places the 1872 storm among the three largest magnetic storms yet observed.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1933040</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>