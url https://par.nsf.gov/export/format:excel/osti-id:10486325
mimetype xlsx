--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10486325</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-9326/abb500</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Periglacial vegetation dynamics in Arctic Russia: decadal analysis of tundra regeneration on landslides with time series satellite imagery</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Verdonen, Mariana; Berner, Logan T; Forbes, Bruce C; Kumpula, Timo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105020</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-9326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Changes in vegetation productivity based on normalized difference vegetation index (NDVI) have been reported from Arctic regions. Most studies use very coarse spatial resolution remote sensing data that cannot isolate landscape level factors. For example, on Yamal Peninsula in West Siberia enhanced willow growth has been linked to widespread landslide activity, but the effect of landslides on regional NDVI dynamics is unknown. Here we apply a novel satellite-based NDVI analysis to investigate the vegetation regeneration patterns of active-layer detachments following a major landslide event in 1989. We analyzed time series data of Landsat and very high-resolution (VHR) imagery from QuickBird-2 and WorldView-2 and 3 characterizing a study area of ca. 35 km&lt;sup&gt;2&lt;/sup&gt;. Landsat revealed that natural regeneration of low Arctic tundra progressed rapidly during the first two decades after the landslide event. However, during the past decade, the difference between landslide shear surfaces and surrounding areas remained relatively unchanged despite the advance of vegetation succession. Time series also revealed that NDVI generally declined since 2013 within the study area. The VHR imagery allowed detection of NDVI change ‘hot-spots’ that included temporary degradation of vegetation cover, as well as new and expanding thaw slumps, which were too small to be detected from Landsat satellite data. Our study demonstrates that landslides can have pronounced and long-lasting impacts on tundra vegetation. Thermokarst landslides and associated impacts on vegetation will likely become increasingly common in NW Siberia and other Arctic regions with continued warming.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1656063</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>BOP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>