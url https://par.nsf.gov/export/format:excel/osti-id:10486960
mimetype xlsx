--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10486960</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Opportunities for multisensor integration in public-safety answering points</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Grace, R.; Potts, M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the  International ISCRAM Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>895-904</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2411-3387</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Public-Safety Answering Points (PSAPs) coordinate emergency response by gathering critical information from 911 callers for dispatch to first responders. However, PSAPs fail to gather this information if 911 callers are unable, unwilling, or unavailable to report key details about an emergency. To address this problem, early-adopter PSAPs employ communication specialists to gather multimedia information from multiple sensing tools, including automated alarms, cameras, government databases, location systems, open-source websites, social media, and alternative communication channels such as text-to-911. Using preliminary usage data from an early adopter PSAP, this study identifies 11 breakdowns in 911 call taking that create opportunities for multisensor integration. This study then characterizes use cases for multisensor tools based on usage patterns observed across five incident types. These findings highlight multisensor integration as a critical area for crisis informatics research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2129126</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ISCRAM Digital Library</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>