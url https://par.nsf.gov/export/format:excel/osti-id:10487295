--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10487295</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/UEMCON59035.2023.10315968</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>User Profiling Attack Using Windows Registry Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amoruso, Edward L.; Zou, Cliff C.; Leinecker, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2023 IEEE 14th Annual Ubiquitous Computing, Electronics &amp; Mobile Communication Conference (UEMCON)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>171 to 181</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-0413-8</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Windows registry stores a glut of information containing settings and data utilized by the Microsoft operating system (OS) and other applications. For example, information such as user credentials, installed programs, recently used applications and documents, accessed resources such as local, remote, and removable devices can all be found in this database. More revealingly, the registry also has time and date stamps that can help build a timeline of user activities. The Windows registry can be easily queried by either malicious or benign applications. This is possible through the Windows Application Program Interface (API) and other OS built-in utilities. In this paper, we develop and demonstrate a program able to collect and infer a user’s rich activities by accessing the Windows registry alone. This information, also referred to as the user’s digital footprint, can be used to devise an exploit or create a privacy threat. Our custom developed application will demonstrate how a user’s digital footprint can be acquired by a malicious application from a Windows registry, without alerting security software. In addition, this information can be exported to a set of comma delimited files, making it easy to import them into other analysis applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1915780; 2325452</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>