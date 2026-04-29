--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10487362</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/maps.14132</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The fate of primary iron sulfides in the &lt;scp&gt;CM1&lt;/scp&gt; carbonaceous chondrites: Effects of advanced aqueous alteration on primary components</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Singerling, S. A.; Corrigan, C. M.; Brearley, A. J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Meteoritics &amp; Planetary Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1086-9379</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We have carried out a SEM‐EPMA‐TEM study to determine the textures and compositions of relict primary iron sulfides and their alteration products in a suite of moderately to heavily altered CM1 carbonaceous chondrites. We observed four textural groups of altered primary iron sulfides: (1) pentlandite+phyllosilicate (2P) grains, characterized by pentlandite with submicron lenses of phyllosilicates; (2) pyrrhotite+pentlandite+magnetite (PPM) grains, characterized by pyrrhotite–pentlandite exsolution textures with magnetite veining and secondary pentlandite; (3) pentlandite+serpentine (PS) grains, characterized by relict pentlandite exsolution, serpentine, and secondary pentlandite; and (4) pyrrhotite+pentlandite+magnetite+serpentine (PPMS) grains, characterized by features of both the PPM and PS grains. We have determined that all four groups were initially primary iron sulfides, which formed from crystallization of immiscible sulfide melts within silicate chondrules in the solar nebula. The fact that such different alteration products could result from the same precursor sulfides within even the same meteorite sample further underscores the complexity of the aqueous alteration environment for the CM chondrites. The different alteration reactions for each textural group place constraints on the mechanisms and conditions of alteration with evidence for acidic environments, oxidizing environments, and changing fluid compositions (Ni‐bearing and Si‐Mg‐bearing).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828731</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>