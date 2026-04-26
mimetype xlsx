--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10487548</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/electronics12194086</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Energy Efficiency of Connected Autonomous Vehicles: A Review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Faghihian, Hamed; Sargolzaei, Arman</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Electronics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4086</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2079-9292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Connected autonomous vehicles (CAVs) have emerged as a promising solution for enhancing transportation efficiency. However, the increased adoption of CAVs is expected to lead to a rise in transportation demand and, subsequently, higher energy consumption. In this context, electric CAVs (E-CAVs) present a significant opportunity to shape the future of efficient transportation systems. While conventional CAVs possess the potential to reduce fuel consumption, E-CAVs offer similar prospects but through distinct approaches. Notably, the control of acceleration and regenerative brakes in E-CAVs stands out as an area of immense potential for increasing efficiency, leveraging various control methods in conjunction with the cooperative and perception capabilities inherent in CAVs. To bridge this knowledge gap, this paper conducts a comprehensive survey of energy efficiency methods employed in conventional CAVs while also exploring energy efficiency strategies specifically tailored for E-CAVs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2241718</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>MDPI</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>