--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10487747</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3596222</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Automated Adversary-in-the-Loop Cyber-Physical Defense Planning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Banik, Sandeep; Ramachandran, Thiagarajan; Bhattacharya, Arnab; Bopardikar, Shaunak D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Cyber-Physical Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 25</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2378-962X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Security of cyber-physical systems (CPS) continues to pose new challenges due to the tight integration and operational complexity of the cyber and physical components. To address these challenges, this article presents a domain-aware, optimization-based approach to determine an effective defense strategy for CPS in an automated fashion—by emulating a strategic adversary in the loop that exploits system vulnerabilities, interconnection of the CPS, and the dynamics of the physical components. Our approach builds on an adversarial decision-making model based on a Markov Decision Process (MDP) that determines the optimal cyber (discrete) and physical (continuous) attack actions over a CPS attack graph. The defense planning problem is modeled as a non-zero-sum game between the adversary and defender. We use a model-free reinforcement learning method to solve the adversary’s problem as a function of the defense strategy. We then employ Bayesian optimization (BO) to find an approximate&lt;italic&gt;best-response&lt;/italic&gt;for the defender to harden the network against the resulting adversary policy. This process is iterated multiple times to improve the strategy for both players. We demonstrate the effectiveness of our approach on a ransomware-inspired graph with a smart building system as the physical process. Numerical studies show that our method converges to a Nash equilibrium for various defender-specific costs of network hardening.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2134076</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>