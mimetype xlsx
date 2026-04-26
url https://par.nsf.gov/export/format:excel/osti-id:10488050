--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10488050</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1080/00380237.2022.2054482</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>To Code-Switch or Not to Code-Switch: The Psychosocial Ramifications of Being Resilient Black Women Engineering and Computing Doctoral Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Spencer, Breauna M.; Artis, Sharnnia; Shavers, Marjorie; LeSure, Stacie; Joshi, Aishwarya</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Sociological Focus</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>130 to 150</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0038-0237</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This qualitative study explored how 21 Black women enrolled in engineering and computing doctoral programs characterize and understand how they code-switch. We define code-switching as when Black women consciously or unconsciously modify the way they behave in engineering and computing environments to dissociate themselves from negative stereotypes held against their intersectional identities across gender and race. Utilizing Black feminist thought (BFT) as a theoretical framework, this study found that Black women experienced a host of detrimental challenges. Due to their environ- ments, participants modified how they dressed and spoke in a conscious attempt to avoid reinforcing negative stereotypes held against Black women (i.e., the angry Black woman, the incompetent Black woman scientist, nega- tive connotations of Black sounding names, and respectability politics of Black womanhood) and instead dispel these myths. To cope with the effects of code-switching, Black women relied heavily on their spirituality and identifying ways to reaffirm their Blackness. The implications of the findings indicate that Black women experience stress due to code-switching because of the stereotypes they encounter at the intersection of their gender and race.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2211300</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sociological Focus</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>