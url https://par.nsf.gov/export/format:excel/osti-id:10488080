--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10488080</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding O-RAN: Architecture, Interfaces, Algorithms, Security, and Research Challenges</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Polese, M; Bonati, L; D'Oro, S; Basagni, S; Melodia, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-01-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Communications Surveys &amp; Tutorials</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1376 - 1411</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1553-877X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Open Radio Access Network (RAN) and its embodiment through the O-RAN Alliance specifications are poised to revolutionize the telecom ecosystem. O-RAN promotes virtualized RANs where disaggregated components are connected via open interfaces and optimized by intelligent controllers. The result is a new paradigm for the RAN design, deployment, and operations: O-RAN networks can be built with multi-vendor, interoperable components, and can be programmatically optimized through a centralized abstraction layer and data-driven closed-loop control. Therefore, understanding O-RAN, its architecture, its interfaces, and workflows is key for researchers and practitioners in the wireless community. In this article, we present the first detailed tutorial on O-RAN. We also discuss the main research challenges and review early research results. We provide a deep dive of the O-RAN specifications, describing its architecture, design principles, and the O-RAN interfaces. We then describe how the O-RAN RAN Intelligent Controllers (RICs) can be used to effectively control and manage 3GPP-defined RANs. Based on this, we discuss innovations and challenges of O-RAN networks, including the Artificial Intelligence (AI) and Machine Learning (ML) workflows that the architecture and interfaces enable, security, and standardization issues. Finally, we review experimental research platforms that can be used to design and test O-RAN networks, along with recent research results, and we outline future directions for O-RAN development.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1923789</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>