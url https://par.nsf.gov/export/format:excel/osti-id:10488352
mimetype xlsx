--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10488352</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2315667121</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Water striders are impervious to raindrop collision forces and submerged by collapsing craters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Watson, Daren A.; Thornton, Mason R.; Khan, Hiba A.; Diamco, Ryan C.; Yilmaz-Aydin, Duygu; Dickerson, Andrew K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>David Weitz</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-30T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>121</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Water striders are abundant in areas with high humidity and rainfall. Raindrops can weigh more than 40 times the adult water strider and some pelagic species spend their entire lives at sea, never contacting ground. Until now, researchers have not systematically investigated the survival of water striders when impacted by raindrops. In this experimental study, we use high-speed videography to film drop impacts on water striders. Drops force the insects subsurface upon direct contact. As the ensuing crater rebounds upward, the water strider is propelled airborne by a Worthington jet, herein called the first jet. We show the water strider’s locomotive responses, low density, resistance to wetting when briefly submerged, and ability to regain a super-surface rest state, rendering it impervious to the initial impact. When pulled subsurface during a second crater formation caused by the collapsing first jet, water striders face the possibility of ejection above the surface or submersion below the surface, a fate determined by their position in the second crater. We identify a critical crater collapse acceleration threshold ∼ 5.7 gravities for the collapsing second crater which determines the ejection and submersion of passive water striders. Entrapment by submersion makes the water strider poised to penetrate the air–water interface from below, which appears impossible without the aid of a plastron and proper locomotive techniques. Our study is likely the first to consider second crater dynamics and our results translate to the submersion dynamics of other passively floating particles such as millimetric microplastics atop the world’s oceans.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2153740</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>