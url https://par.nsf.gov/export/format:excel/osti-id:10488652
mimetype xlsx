--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10488652</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/ijms241713339</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>scTIGER: A Deep-Learning Method for Inferring Gene Regulatory Networks from Case versus Control scRNA-seq Datasets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dautle, Madison; Zhang, Shaoqiang; Chen, Yong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Molecular Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>13339</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1422-0067</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Inferring gene regulatory networks (GRNs) from single-cell RNA-seq (scRNA-seq) data is an important computational question to find regulatory mechanisms involved in fundamental cellular processes. Although many computational methods have been designed to predict GRNs from scRNA-seq data, they usually have high false positive rates and none infer GRNs by directly using the paired datasets of case-versus-control experiments. Here we present a novel deep-learning-based method, named scTIGER, for GRN detection by using the co-differential relationships of gene expression profiles in paired scRNA-seq datasets. scTIGER employs cell-type-based pseudotiming, an attention-based convolutional neural network method and permutation-based significance testing for inferring GRNs among gene modules. As state-of-the-art applications, we first applied scTIGER to scRNA-seq datasets of prostate cancer cells, and successfully identified the dynamic regulatory networks of AR, ERG, PTEN and ATF3 for same-cell type between prostatic cancerous and normal conditions, and two-cell types within the prostatic cancerous environment. We then applied scTIGER to scRNA-seq data from neurons with and without fear memory and detected specific regulatory networks for BDNF, CREB1 and MAPK4. Additionally, scTIGER demonstrates robustness against high levels of dropout noise in scRNA-seq data.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2239350</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Multidisciplinary Digital Publishing Institute</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>