--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10488761</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Detailed Historical and Statistical Analysis of the Influence of Hardware Artifacts on SPEC Integer Benchmark Performance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Yueyao; Furman, Samuel; Hardy, Nicolas; Ellis, Margaret; Back, Godmar; Hong, Yili; Cameron, Kirk.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-31T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE transactions on computers</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0018-9340</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Standard Performance Evaluation Corporation (SPEC) CPU benchmark has been widely used as a measure of computing performance for decades. The SPEC is an industry-standardized, CPU-intensive benchmark suite and the collective data provide a proxy for the history of worldwide CPU and system performance. Past efforts have not provided or enabled answers to questions such as, how has the SPEC benchmark suite evolved empirically over time and what micro-architecture artifacts have had the most influence on performance? - have any micro-benchmarks within the suite had undue influence on the results and comparisons among the codes? - can the answers to these questions provide insights to the future of computer system performance? To answer these questions, we detail our historical and statistical analysis of specific hardware artifacts (clock frequencies, core counts, etc.) on the performance of the SPEC benchmarks since 1995. We discuss in detail several methods to normalize across benchmark evolutions. We perform both isolated and collective sensitivity analyses for various hardware artifacts and we identify one benchmark (libquantum) that had somewhat undue influence on performance outcomes. We also present the use of SPEC data to predict future performance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838271</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>