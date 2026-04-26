--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10488898</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adh9889</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An artificial neuromuscular junction for enhanced reflexes and oculomotor dynamics based on a ferroelectric CuInP &lt;sub&gt;2&lt;/sub&gt; S &lt;sub&gt;6&lt;/sub&gt; /GaN HEMT</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Park, Minseong; Yang, Jeong Yong; Yeom, Min Jae; Bae, Byungjoon; Baek, Yongmin; Yoo, Geonwook; Lee, Kyusang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A neuromuscular junction (NMJ) is a particularized synapse that activates muscle fibers for macro-motions, requiring more energy than computation. Emulating the NMJ is thus challenging owing to the need for both synaptic plasticity and high driving power to trigger motions. Here, we present an artificial NMJ using CuInP&lt;sub&gt;2&lt;/sub&gt;S&lt;sub&gt;6&lt;/sub&gt;(CIPS) as a gate dielectric integrated with an AlGaN/GaN-based high-electron mobility transistor (HEMT). The ferroelectricity of the CIPS is coupled with the two-dimensional electron gas channel in the HEMT, providing a wide programmable current range of 6 picoampere per millimeter to 5 milliampere per millimeter. The large output current window of the CIPS/GaN ferroelectric HEMT (FeHEMT) allows for amplifier-less actuation, emulating the biological NMJ functions of actuation and synaptic plasticity. We also demonstrate the emulation of biological oculomotor dynamics, including in situ object tracking and enhanced stimulus responses, using the fabricated artificial NMJ. We believe that the CIPS/GaN FeHEMT offers a promising pathway for bioinspired robotics and neuromorphic vision.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942868</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AAAS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>