--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10488899</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acsnano.3c00187</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Reconfigurable Physical Reservoir in GaN/α-In2Se3 HEMTs Enabled by Out-of-Plane Local Polarization of Ferroelectric 2D Layer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Jeong Yong; Park, Minseong; Yeom, Min Jae; Baek, Yongmin; Yoon, Seok Chan; Jeong, Yeong Je; Oh, Seung Yoon; Lee, Kyusang; Yoo, Geonwook</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS Nano</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7695 to 7704</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1936-0851</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Significant effort for demonstrating a gallium nitride (GaN)-based ferroelectric metal–oxide–semiconductor (MOS)-high-electron-mobility transistor (HEMT) for reconfigurable operation via simple pulse operation has been hindered by the lack of suitable materials, gate structures, and intrinsic depolarization effects. In this study, we have demonstrated artificial synapses using a GaN-based MOS-HEMT integrated with an α-In2Se3 ferroelectric semiconductor. The van der Waals heterostructure of GaN/α-In2Se3 provides a potential to achieve high-frequency operation driven by a ferroelectrically coupled two-dimensional electron gas (2DEG). Moreover, the semiconducting α-In2Se3 features a steep subthreshold slope with a high ON/OFF ratio (∼1010). The self-aligned α-In2Se3 layer with the gate electrode suppresses the in-plane polarization while promoting the out-of-plane (OOP) polarization of α-In2Se3, resulting in a steep subthreshold slope (10 mV/dec) and creating a large hysteresis (2 V). Furthermore, based on the short-term plasticity (STP) characteristics of the fabricated ferroelectric HEMT, we demonstrated reservoir computing (RC) for image classification. We believe that the ferroelectric GaN/α-In2Se3 HEMT can provide a viable pathway toward ultrafast neuromorphic computing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942868</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACS Publications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>